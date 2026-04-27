--- v0 (2026-04-27)
+++ v1 (2026-04-27)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 27.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 28.04.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>111012301B</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>111012301G</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Ростов-на-Дону
 (для иногородних клиентов доставка до склада ТК в г. Ростов-на-Дону бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия